--- v0 (2026-07-03)
+++ v1 (2026-08-24)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="sigs" ContentType="application/vnd.openxmlformats-package.digital-signature-origin"/>
+  <Override PartName="/_xmlsignatures/sig1.xml" ContentType="application/vnd.openxmlformats-package.digital-signature-xmlsignature+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/origin" Target="_xmlsignatures/origin.sigs"/></Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Завуч\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{994CFAFA-6755-4A39-964A-2AF4D68E7008}" xr6:coauthVersionLast="41" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Статистика по свободным местам" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
@@ -528,50 +531,184 @@
         <v>6</v>
       </c>
       <c r="J3" s="1">
         <v>1</v>
       </c>
       <c r="K3" s="1">
         <v>0</v>
       </c>
       <c r="L3" s="1">
         <v>14</v>
       </c>
       <c r="M3" s="1">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=_xmlsignatures/_rels/origin.sigs.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/digital-signature/signature" Target="sig1.xml"/></Relationships>
+</file>
+
+<file path=_xmlsignatures/sig1.xml><?xml version="1.0" encoding="utf-8"?>
+<Signature xmlns="http://www.w3.org/2000/09/xmldsig#" Id="idPackageSignature">
+  <SignedInfo>
+    <CanonicalizationMethod Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+    <SignatureMethod Algorithm="http://www.w3.org/2000/09/xmldsig#rsa-sha1"/>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idPackageObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>vrWqQAL++OGdO6sszrbD27cUFc4=</DigestValue>
+    </Reference>
+    <Reference Type="http://www.w3.org/2000/09/xmldsig#Object" URI="#idOfficeObject">
+      <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+      <DigestValue>qHaQ7908NIwzGU7HYBA+z0wQ+Vo=</DigestValue>
+    </Reference>
+  </SignedInfo>
+  <SignatureValue>V9c5ba25/opF/oiYt8JCmN1JnvIWb7bTkUvD7IVIniut7GKVGtM1t5gQr9vfy4qnAdw6vuQl80jzCpRXJsTaZ8hQWoWo48JMKpCcoDfIowQ4u3kGr6UdFkEPODM/7BBgS3DmOt4VoC7qv4IGNSAlCrMXBdEdFzL9dcxwV0+VPwdBJXdCzsstgNinxDCzVWZe2XL0/uzWNuOT3x/Abn9yfiMrFvlr9pgumcV+NSuKFD6L4vPw1LsQwcJWFaQB0qOeuiwhL/jleLzCMcTZsBMLHs3Fay71iwwPBQEePvug+erW8nYVim1oJZORrVLj1tiZpoKlZhC/50n07N5wTkLD4Vm7QK7uxwdLy8CPU7MXt+Me9weZU9UUiazKTYwEH+IDVx9LRwa4SdWXBPExXUliGet6taI6rH+qsd+0a7b57YcLSOT6WNTyNSSyom0cGGIF/70/oa0ct4WdEijk6IMOyn3oteYXX7LeB/vL7NFwx/HdShk4GbIRfQkzzPT3N5SQOGX4dW8NBzGIyR8FgU+2MqwN7iLAdxsGmjy8S6pAj/DSGHpLc6DTF+g5YofLfH5tuhJMSrlRy5zVSaHJlWI4Q9SafeT3FD1/yKaHGIupf88IYgDSSNsPfDnXoEtms0XsM8p02thErK2fJ0y2+ZYwLvEz3Um3cBDDRwhLuKRWOiU=</SignatureValue>
+  <KeyInfo>
+    <X509Data>
+      <X509Certificate>MIIFmzCCA4MCFHAyQbp9WrE8456m3b7M5Yfp4m/rMA0GCSqGSIb3DQEBCwUAMIGQ
+MS4wLAYDVQQDDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MS4wLAYDVQQKDCXRgdCw0LnRgtGL0L7QsdGA0LDQt9C+0LLQsNC90LjRji7RgNGE
+MSEwHwYDVQQHDBjQldC60LDRgtC10YDQuNC90LHRg9GA0LMxCzAJBgNVBAYTAlJV
+MB4XDTI1MDkyNTA1MzcxN1oXDTI2MDkyNTA1MzcxN1owgYIxOzA5BgNVBAMMMtCi
+0YDQvtGE0LjQvNC+0LLQsCDQkNC90L3QsCDQkNC90LDRgtC+0LvRjNC10LLQvdCw
+MTYwNAYDVQQKDC3QnNCa0J7QoyDQkNCc0J4gwqvQl9Cw0YDQuNC90YHQutCw0Y8g
+0KHQntCowrsxCzAJBgNVBAYTAlJVMIICIjANBgkqhkiG9w0BAQEFAAOCAg8AMIIC
+CgKCAgEAwoGU/DDa3EmYBStkfJuX/ZHCbphXj3sp7FyYSeNn88GHoXQTqLRw6NmU
+cD/k3FjdjYMciuhkxOSIFpHz3wUx9eZXZJ36MyWXLfzG3Uv91zoehTu5zBNfu09/
+ANFc/HsqIMoFSnYDssfJZjfKdb22xXNpnYZQKXyE5u0Frl9irM7MTd/E+spQDnEd
+gVBb762UJ+J9i+nwd6jRmH8n3vyrWIUTWLQtv/Dwj1T7lGVnsHWumvaMuzszv3mh
+yG/Zbbpzq7Iog06rX2DV5BtKqyktiniU2dGo6T0nUoYL34IxqL1QuHpbKo9UWqoC
+dAVF7L+i3CgNyEWtvsr1DVlY59QPQyqWA1V7IZImN7Ffml8an2XnH8Yme8Wg+Wk5
+VxpL7Nb9N+9ln9TLPB7201ZJ+cZLa6qJfWBs012XyTYHsff64csArvEJZB7G8Glr
+z3QbfC3+dWaEsjE+5wB7fWhuYbxkW7dxm97+SFeacKOjxXtZM0Np9EG1V9QQgIZx
+2TMddBuLfFE6yRNamaIrrNh1+0lJNp52SzuKjHYx9I4i5Fwe0oeAinw7qisyPGJF
+1tUSzws+s2mO63cKxJpTHLrKCPcImQZKuA0Cr4D0UMDANfCnPGqCIhtCY2McJwIU
+QgyFM/S/Rg3BPF/vDg+cA0aF0gQIXG3BT4f/1LglU4iG3jxmBoECAwEAATANBgkq
+hkiG9w0BAQsFAAOCAgEAFCAEX/TFO4i9ZGniNpNLU3lGjUN2QUmHrUkfDX9V5Tc0
+ObZz2Q3MdF/ZknLqLEPLWpnbrOEKxw0lGF0rN/6EBW0SaBSBkkfLm5npOszVKdSH
+z7JlMdl1pqK1z8Az1jYKsgPjiKa/b2Xq5Ax8/6C5XBlcCX7RZbO7gytBcH6JHW0o
+neZfkpLjr+d3C8gteNBWaanZ5tfnI3VLbIt5Rh+JU2IccpOKS9x+ZRyBnW21E6bw
+ElPUEKsYMzMhyfsm9vyMJXo8aAsvgGteGyvZRh3duf/Qh6Ndw5tpNbuKfrPULi7z
+hz1taR2OXTZ7e+7CR4R3f9MldsR1bPDyCufJv9MlPwaqFwPxnuGNMvuvUx/7OXN8
+zYXmtl1QCLLhoBKkl+ciwY07AlpgM2tyJ+bpgn4GhUWH9+iROMVWnfqQSgMbkT5G
+mnoDkI3Fio4fRztfDt6fNKpEgJDkx6jyDw3VuLQLvHuWn6YwKROLBa9/jzB0yK8a
+2axYu4+ZmpTjxC28I6IvFIXcywl61qn/B4NNE9meJ4lRXl2Fia9R7WwdkuLzPZ6m
+PHdxuApqKxzW05q1wbLVCDFwLpICEdpZqWAzn7/IizFUcFdotGff3ces9bOIMVg0
+ndquKvC/hhuPsxuiIYCvrpmaoz5EB5lZFkDvRBSqd+bMcp1BFKP4p1I0uDfDFDc=</X509Certificate>
+    </X509Data>
+  </KeyInfo>
+  <Object xmlns:mdssi="http://schemas.openxmlformats.org/package/2006/digital-signature" Id="idPackageObject">
+    <Manifest>
+      <Reference URI="/_rels/.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId1"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>+nAd0bim5u961Z6hkrztwiSj8HA=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/_rels/workbook.xml.rels?ContentType=application/vnd.openxmlformats-package.relationships+xml">
+        <Transforms>
+          <Transform Algorithm="http://schemas.openxmlformats.org/package/2006/RelationshipTransform">
+            <mdssi:RelationshipReference SourceId="rId3"/>
+            <mdssi:RelationshipReference SourceId="rId2"/>
+            <mdssi:RelationshipReference SourceId="rId1"/>
+            <mdssi:RelationshipReference SourceId="rId4"/>
+          </Transform>
+          <Transform Algorithm="http://www.w3.org/TR/2001/REC-xml-c14n-20010315"/>
+        </Transforms>
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>/MRSwmP7vyqsV2Y2PZQJiI7T9Uc=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/sharedStrings.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>2lZgreeQb9GF1S0YY4cJaQWEYQo=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/styles.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>DLF55T7B0jaq645SB/YSBYsrxtI=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/theme/theme1.xml?ContentType=application/vnd.openxmlformats-officedocument.theme+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>pCgSL55eQWhvnktxU57MP82+ISE=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/workbook.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>fkCgwXRAQzG5atHRQ9VQHlK0EXQ=</DigestValue>
+      </Reference>
+      <Reference URI="/xl/worksheets/sheet1.xml?ContentType=application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml">
+        <DigestMethod Algorithm="http://www.w3.org/2000/09/xmldsig#sha1"/>
+        <DigestValue>SLwJOfRRKGZa0EaQth6QOC7oEgo=</DigestValue>
+      </Reference>
+    </Manifest>
+    <SignatureProperties>
+      <SignatureProperty Id="idSignatureTime" Target="#idPackageSignature">
+        <mdssi:SignatureTime>
+          <mdssi:Format>YYYY-MM-DDThh:mm:ssTZD</mdssi:Format>
+          <mdssi:Value>2026-08-03T10:42:29Z</mdssi:Value>
+        </mdssi:SignatureTime>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+  <Object Id="idOfficeObject">
+    <SignatureProperties>
+      <SignatureProperty Id="idOfficeV1Details" Target="#idPackageSignature">
+        <SignatureInfoV1 xmlns="http://schemas.microsoft.com/office/2006/digsig">
+          <SetupID/>
+          <SignatureText/>
+          <SignatureImage/>
+          <SignatureComments>Защита подлинности документа</SignatureComments>
+          <WindowsVersion>5.1</WindowsVersion>
+          <OfficeVersion>12.0</OfficeVersion>
+          <ApplicationVersion>12.0</ApplicationVersion>
+          <Monitors>1</Monitors>
+          <HorizontalResolution>1680</HorizontalResolution>
+          <VerticalResolution>1050</VerticalResolution>
+          <ColorDepth>32</ColorDepth>
+          <SignatureProviderId>{00000000-0000-0000-0000-000000000000}</SignatureProviderId>
+          <SignatureProviderUrl/>
+          <SignatureProviderDetails>9</SignatureProviderDetails>
+          <ManifestHashAlgorithm>http://www.w3.org/2000/09/xmldsig#sha1</ManifestHashAlgorithm>
+          <SignatureType>1</SignatureType>
+        </SignatureInfoV1>
+      </SignatureProperty>
+    </SignatureProperties>
+  </Object>
+</Signature>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Статистика по свободным местам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>